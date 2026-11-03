--- v1 (2026-08-04)
+++ v2 (2026-11-03)
@@ -71,51 +71,51 @@
   <si>
     <t>Level:</t>
   </si>
   <si>
     <t>ND 1</t>
   </si>
   <si>
     <t>Faculty:</t>
   </si>
   <si>
     <t>Business and General Studies</t>
   </si>
   <si>
     <t>Department:</t>
   </si>
   <si>
     <t>Accountancy</t>
   </si>
   <si>
     <t>Programme:</t>
   </si>
   <si>
     <t>ND Accountancy</t>
   </si>
   <si>
-    <t>Published lists: FIRST ADMISSION LIST (Feb 11, 2026), second list (Mar 24, 2026)</t>
+    <t>Published lists: second list (Mar 24, 2026), FIRST ADMISSION LIST (Feb 11, 2026)</t>
   </si>
   <si>
     <t>S/N</t>
   </si>
   <si>
     <t>Full Name</t>
   </si>
   <si>
     <t>Form Number</t>
   </si>
   <si>
     <t>JAMB Reg. No.</t>
   </si>
   <si>
     <t>Point Earned</t>
   </si>
   <si>
     <t>Chinagorom Ugonma Juliet</t>
   </si>
   <si>
     <t>ND/25/FT/0006</t>
   </si>
   <si>
     <t>202550840876EA</t>
   </si>
@@ -143,51 +143,51 @@
   <si>
     <t>ND Business Administration and Management</t>
   </si>
   <si>
     <t>Afor Chisom Smart</t>
   </si>
   <si>
     <t>25/ND/BAM/0024</t>
   </si>
   <si>
     <t>202551078497AF</t>
   </si>
   <si>
     <t>Bassey Grace Abasiama</t>
   </si>
   <si>
     <t>25/ND/BAM/0025</t>
   </si>
   <si>
     <t>202551710973IA</t>
   </si>
   <si>
     <t>Chukwu Chibuihe Glad</t>
   </si>
   <si>
-    <t>ND/25/FT/0011</t>
+    <t>25/ND/BAM/0026</t>
   </si>
   <si>
     <t>202551365623BF</t>
   </si>
   <si>
     <t>Cosmas Uchechi Great</t>
   </si>
   <si>
     <t>25/ND/BAM/0027</t>
   </si>
   <si>
     <t>202550533826JA</t>
   </si>
   <si>
     <t>Francis Okechukwu Martin</t>
   </si>
   <si>
     <t>25/ND/BAM/0028</t>
   </si>
   <si>
     <t>202551717109IF</t>
   </si>
   <si>
     <t>IGBO Sandra Obiageri</t>
   </si>
@@ -197,69 +197,69 @@
   <si>
     <t>202551163458EA</t>
   </si>
   <si>
     <t>Ochim Fidelis Owalum</t>
   </si>
   <si>
     <t>25/ND/BAM/0034</t>
   </si>
   <si>
     <t>202551162778CA</t>
   </si>
   <si>
     <t>Ogbajie Ebubechi Gift</t>
   </si>
   <si>
     <t>ND/26/FT/0017</t>
   </si>
   <si>
     <t>202551582109BF</t>
   </si>
   <si>
     <t>Okereke Chinyere Jacienta</t>
   </si>
   <si>
-    <t>ND/26/FT/0011</t>
+    <t>25/ND/BAM/0037</t>
   </si>
   <si>
     <t>202551735856CA</t>
   </si>
   <si>
     <t>Okereke Dem01</t>
   </si>
   <si>
     <t>ND/25/FT/0001</t>
   </si>
   <si>
     <t>2025517283DEMO</t>
   </si>
   <si>
     <t>Okereke Victory Chizoba</t>
   </si>
   <si>
-    <t>ND/26/FT/0012</t>
+    <t>25/ND/BAM/0039</t>
   </si>
   <si>
     <t>202551725948GF</t>
   </si>
   <si>
     <t>Okpara Emeka Sylverster</t>
   </si>
   <si>
     <t>25/ND/BAM/0041</t>
   </si>
   <si>
     <t>202550156389AF</t>
   </si>
   <si>
     <t>Onyejieke Chidera</t>
   </si>
   <si>
     <t>ND/25/FT/0013</t>
   </si>
   <si>
     <t>202551395484FA</t>
   </si>
   <si>
     <t>Onyekachi Divine Chinonye</t>
   </si>
@@ -287,102 +287,102 @@
   <si>
     <t>202551512459JA</t>
   </si>
   <si>
     <t>Uchendu Promise Oluchukwu</t>
   </si>
   <si>
     <t>ND/26/FT/0009</t>
   </si>
   <si>
     <t>202551763700HA</t>
   </si>
   <si>
     <t>Engineering Technology</t>
   </si>
   <si>
     <t>Computer Engineering Technology</t>
   </si>
   <si>
     <t>ND Computer Engineering</t>
   </si>
   <si>
     <t>Nnah Chinonso Excel</t>
   </si>
   <si>
-    <t>ND/25/FT/0016</t>
+    <t>25/ND/CPE/0025</t>
   </si>
   <si>
     <t>202550184240CA</t>
   </si>
   <si>
     <t>Electrical/Electronic Engineering Technology</t>
   </si>
   <si>
     <t>ND Electrical &amp; Electronic Engineering Technology</t>
   </si>
   <si>
     <t>Bessong Saviour Agbor</t>
   </si>
   <si>
     <t>ND/25/FT/0018</t>
   </si>
   <si>
     <t>202552022364IA</t>
   </si>
   <si>
     <t>Oguejiofor Aaron Chukwubuikem</t>
   </si>
   <si>
     <t>ND/25/FT/0002</t>
   </si>
   <si>
     <t>202551650705IA</t>
   </si>
   <si>
     <t>Science and Industrial Technology</t>
   </si>
   <si>
     <t>Computer Science</t>
   </si>
   <si>
     <t>ND Computer Science</t>
   </si>
   <si>
     <t>Chigbo Chidera Daniel</t>
   </si>
   <si>
-    <t>ND/26/FT/0007</t>
+    <t>25/ND/CPS/0015</t>
   </si>
   <si>
     <t>202551211967DA</t>
   </si>
   <si>
     <t>Edward Micheal Chinedumu</t>
   </si>
   <si>
-    <t>ND/25/FT/0020</t>
+    <t>25/ND/CPS/0016</t>
   </si>
   <si>
     <t>202551708563GF</t>
   </si>
   <si>
     <t>Ejiogu Uzodimma Emmanuel</t>
   </si>
   <si>
     <t>ND/26/FT/0015</t>
   </si>
   <si>
     <t>202551354607JA</t>
   </si>
   <si>
     <t>Iwe Chinaemerem Victor</t>
   </si>
   <si>
     <t>ND/25/FT/0015</t>
   </si>
   <si>
     <t>202551278969IF</t>
   </si>
   <si>
     <t>Ogechukwu Lucky Nzubechi</t>
   </si>
@@ -398,132 +398,132 @@
   <si>
     <t>ND/25/FT/0021</t>
   </si>
   <si>
     <t>202551131092IF</t>
   </si>
   <si>
     <t>Onyikpe Miracle Oluebube</t>
   </si>
   <si>
     <t>ND/25/FT/0005</t>
   </si>
   <si>
     <t>202550345521HA</t>
   </si>
   <si>
     <t>Science Laboratory Technology</t>
   </si>
   <si>
     <t>ND Science Laboratory Technology</t>
   </si>
   <si>
     <t>Abel Esther Ndubuisi</t>
   </si>
   <si>
-    <t>ND/26/FT/0016</t>
+    <t>25/ND/SLT/0001</t>
   </si>
   <si>
     <t>202551081270BA</t>
   </si>
   <si>
     <t>Chikwendu Emmanuella Nmasichukwu</t>
   </si>
   <si>
     <t>ND/25/FT/0009</t>
   </si>
   <si>
     <t>202550992268EA</t>
   </si>
   <si>
     <t>Jonah Chidinma Success</t>
   </si>
   <si>
     <t>ND/25/FT/0010</t>
   </si>
   <si>
     <t>202551377248DA</t>
   </si>
   <si>
     <t>Ndubuisi Ogechukwu Juliet</t>
   </si>
   <si>
     <t>ND/25/FT/0019</t>
   </si>
   <si>
     <t>202550997744CA</t>
   </si>
   <si>
     <t>Nwache Chijioke Damian</t>
   </si>
   <si>
     <t>ND/25/FT/0022</t>
   </si>
   <si>
     <t>202551106179BA</t>
   </si>
   <si>
     <t>Ogbonna Vivian Ifebuchechukwu</t>
   </si>
   <si>
-    <t>ND/25/FT/0023</t>
+    <t>25/ND/SLT/0005</t>
   </si>
   <si>
     <t>202550250133BF</t>
   </si>
   <si>
     <t>Ojiofor Precious Amarachi</t>
   </si>
   <si>
-    <t>ND/26/FT/0005</t>
+    <t>25/ND/SLT/025</t>
   </si>
   <si>
     <t>202550755445HF</t>
   </si>
   <si>
     <t>Okorie Chisom Progress</t>
   </si>
   <si>
     <t>25/ND/SLT/0008</t>
   </si>
   <si>
     <t>202551289798JA</t>
   </si>
   <si>
     <t>Oleka Onyinyechi Gift</t>
   </si>
   <si>
-    <t>ND/26/FT/0002</t>
+    <t>25/ND/SLT/0009</t>
   </si>
   <si>
     <t>202550172356GF</t>
   </si>
   <si>
     <t>Suda Praise Apunage</t>
   </si>
   <si>
-    <t>ND/25/FT/0026</t>
+    <t>25/ND/SLT/0010</t>
   </si>
   <si>
     <t>202550160487DF</t>
   </si>
   <si>
     <t>Uzor Michael Enyichukwu</t>
   </si>
   <si>
     <t>ND/26/FT/0008</t>
   </si>
   <si>
     <t>202550283528FA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1417,51 +1417,51 @@
       </c>
       <c r="C11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="11">
         <v>1</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="17">
-        <v>73.0</v>
+        <v>18.25</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="12">
         <v>2</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="18">
         <v>52.0694</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="13">
         <v>3</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>23</v>
@@ -1635,136 +1635,136 @@
       </c>
       <c r="C12" s="14" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="17">
         <v>21.0</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="12">
         <v>2</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="18">
-        <v>54.375</v>
+        <v>18.125</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="11">
         <v>3</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>35</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="17">
-        <v>86.0</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="12">
         <v>4</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="18">
         <v>52.8889</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="11">
         <v>5</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="14" t="s">
         <v>41</v>
       </c>
       <c r="D16" s="14" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="17">
         <v>57.2083</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="12">
         <v>6</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="18">
-        <v>69.505</v>
+        <v>17.375</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="11">
         <v>7</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="14" t="s">
         <v>47</v>
       </c>
       <c r="D18" s="14" t="s">
         <v>48</v>
       </c>
       <c r="E18" s="17">
-        <v>103.505</v>
+        <v>25.875</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="12">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="18">
         <v>63.4861</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="11">
         <v>9</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>52</v>
@@ -1822,51 +1822,51 @@
       </c>
       <c r="C23" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E23" s="18">
         <v>57.3056</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="11">
         <v>13</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C24" s="14" t="s">
         <v>65</v>
       </c>
       <c r="D24" s="14" t="s">
         <v>66</v>
       </c>
       <c r="E24" s="17">
-        <v>93.0</v>
+        <v>23.25</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="12">
         <v>14</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>68</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>69</v>
       </c>
       <c r="E25" s="18">
         <v>59.2778</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="11">
         <v>15</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>70</v>
@@ -2224,68 +2224,68 @@
       </c>
       <c r="C11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="11">
         <v>1</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>87</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>88</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>89</v>
       </c>
       <c r="E12" s="17">
-        <v>74.505</v>
+        <v>18.625</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="21">
         <v>2</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>90</v>
       </c>
       <c r="C13" s="22" t="s">
         <v>91</v>
       </c>
       <c r="D13" s="22" t="s">
         <v>92</v>
       </c>
       <c r="E13" s="23">
-        <v>71.0</v>
+        <v>17.75</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:E13"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A4:E4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.35" right="0.35" top="0.45" bottom="0.45" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -2425,51 +2425,51 @@
       </c>
       <c r="C12" s="14" t="s">
         <v>97</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>98</v>
       </c>
       <c r="E12" s="17">
         <v>29.0694</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="12">
         <v>2</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>99</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E13" s="18">
-        <v>105.505</v>
+        <v>26.375</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="11">
         <v>3</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>102</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>103</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>104</v>
       </c>
       <c r="E14" s="17">
         <v>57.5278</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="12">
         <v>4</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>105</v>
@@ -2493,68 +2493,68 @@
       </c>
       <c r="C16" s="14" t="s">
         <v>109</v>
       </c>
       <c r="D16" s="14" t="s">
         <v>110</v>
       </c>
       <c r="E16" s="17">
         <v>52.4722</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="12">
         <v>6</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>111</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E17" s="18">
-        <v>87.0</v>
+        <v>21.75</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="13">
         <v>7</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C18" s="16" t="s">
         <v>115</v>
       </c>
       <c r="D18" s="16" t="s">
         <v>116</v>
       </c>
       <c r="E18" s="19">
-        <v>92.0</v>
+        <v>23.0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:E18"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A4:E4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.35" right="0.35" top="0.45" bottom="0.45" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -2694,153 +2694,153 @@
       </c>
       <c r="C12" s="14" t="s">
         <v>120</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>121</v>
       </c>
       <c r="E12" s="17">
         <v>54.5694</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="12">
         <v>2</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E13" s="18">
-        <v>86.0</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="11">
         <v>3</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>125</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>126</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>127</v>
       </c>
       <c r="E14" s="17">
         <v>18.375</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="12">
         <v>4</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>129</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>130</v>
       </c>
       <c r="E15" s="18">
-        <v>71.0</v>
+        <v>17.75</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="11">
         <v>5</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>131</v>
       </c>
       <c r="C16" s="14" t="s">
         <v>132</v>
       </c>
       <c r="D16" s="14" t="s">
         <v>133</v>
       </c>
       <c r="E16" s="17">
-        <v>79.505</v>
+        <v>19.875</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="12">
         <v>6</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>135</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>136</v>
       </c>
       <c r="E17" s="18">
-        <v>101.542</v>
+        <v>58.2917</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="11">
         <v>7</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>137</v>
       </c>
       <c r="C18" s="14" t="s">
         <v>138</v>
       </c>
       <c r="D18" s="14" t="s">
         <v>139</v>
       </c>
       <c r="E18" s="17">
         <v>59.8194</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="12">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>141</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>142</v>
       </c>
       <c r="E19" s="18">
-        <v>89.0</v>
+        <v>22.25</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="11">
         <v>9</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>143</v>
       </c>
       <c r="C20" s="14" t="s">
         <v>144</v>
       </c>
       <c r="D20" s="14" t="s">
         <v>145</v>
       </c>
       <c r="E20" s="17">
         <v>96.9583</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="12">
         <v>10</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>146</v>