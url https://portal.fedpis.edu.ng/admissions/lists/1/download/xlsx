--- v0 (2026-06-20)
+++ v1 (2026-08-04)
@@ -56,312 +56,312 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>FEDERAL POLYTECHNIC NGODO ISUOCHI</t>
   </si>
   <si>
     <t>ADMISSION LIST</t>
   </si>
   <si>
     <t>2025/2026 | Full time - ND | National Diploma</t>
   </si>
   <si>
     <t>Level:</t>
   </si>
   <si>
     <t>ND 1</t>
   </si>
   <si>
     <t>Faculty:</t>
   </si>
   <si>
-    <t>Business and Financial Studies</t>
+    <t>Business and General Studies</t>
   </si>
   <si>
     <t>Department:</t>
   </si>
   <si>
     <t>Accountancy</t>
   </si>
   <si>
     <t>Programme:</t>
   </si>
   <si>
     <t>ND Accountancy</t>
   </si>
   <si>
     <t>Published lists: FIRST ADMISSION LIST (Feb 11, 2026), second list (Mar 24, 2026)</t>
   </si>
   <si>
     <t>S/N</t>
   </si>
   <si>
     <t>Full Name</t>
   </si>
   <si>
     <t>Form Number</t>
   </si>
   <si>
     <t>JAMB Reg. No.</t>
   </si>
   <si>
     <t>Point Earned</t>
   </si>
   <si>
     <t>Chinagorom Ugonma Juliet</t>
   </si>
   <si>
     <t>ND/25/FT/0006</t>
   </si>
   <si>
     <t>202550840876EA</t>
   </si>
   <si>
     <t>Hycienth Vitalis Ifeanyi</t>
   </si>
   <si>
-    <t>ND/26/FT/0004</t>
+    <t>25/ND/ACC/0051</t>
   </si>
   <si>
     <t>202550225082GA</t>
   </si>
   <si>
     <t>Iwe Ugochukwu Augustin</t>
   </si>
   <si>
     <t>ND/25/FT/0014</t>
   </si>
   <si>
     <t>202550180696HA</t>
   </si>
   <si>
     <t>Business Administration and Management</t>
   </si>
   <si>
     <t>ND Business Administration and Management</t>
   </si>
   <si>
     <t>Afor Chisom Smart</t>
   </si>
   <si>
-    <t>ND/25/FT/0003</t>
+    <t>25/ND/BAM/0024</t>
   </si>
   <si>
     <t>202551078497AF</t>
   </si>
   <si>
     <t>Bassey Grace Abasiama</t>
   </si>
   <si>
-    <t>ND/25/FT/0024</t>
+    <t>25/ND/BAM/0025</t>
   </si>
   <si>
     <t>202551710973IA</t>
   </si>
   <si>
     <t>Chukwu Chibuihe Glad</t>
   </si>
   <si>
     <t>ND/25/FT/0011</t>
   </si>
   <si>
     <t>202551365623BF</t>
   </si>
   <si>
     <t>Cosmas Uchechi Great</t>
   </si>
   <si>
-    <t>ND/25/FT/0012</t>
+    <t>25/ND/BAM/0027</t>
   </si>
   <si>
     <t>202550533826JA</t>
   </si>
   <si>
     <t>Francis Okechukwu Martin</t>
   </si>
   <si>
-    <t>ND/26/FT/0010</t>
+    <t>25/ND/BAM/0028</t>
   </si>
   <si>
     <t>202551717109IF</t>
   </si>
   <si>
-    <t>Igbo Sandra Obiagaeri</t>
-[...2 lines deleted...]
-    <t>ND/25/FT/0017</t>
+    <t>IGBO Sandra Obiageri</t>
+  </si>
+  <si>
+    <t>25/ND/BAM/0029</t>
   </si>
   <si>
     <t>202551163458EA</t>
   </si>
   <si>
     <t>Ochim Fidelis Owalum</t>
   </si>
   <si>
-    <t>ND/25/FT/0008</t>
+    <t>25/ND/BAM/0034</t>
   </si>
   <si>
     <t>202551162778CA</t>
   </si>
   <si>
     <t>Ogbajie Ebubechi Gift</t>
   </si>
   <si>
     <t>ND/26/FT/0017</t>
   </si>
   <si>
     <t>202551582109BF</t>
   </si>
   <si>
     <t>Okereke Chinyere Jacienta</t>
   </si>
   <si>
     <t>ND/26/FT/0011</t>
   </si>
   <si>
     <t>202551735856CA</t>
   </si>
   <si>
     <t>Okereke Dem01</t>
   </si>
   <si>
     <t>ND/25/FT/0001</t>
   </si>
   <si>
     <t>2025517283DEMO</t>
   </si>
   <si>
     <t>Okereke Victory Chizoba</t>
   </si>
   <si>
     <t>ND/26/FT/0012</t>
   </si>
   <si>
     <t>202551725948GF</t>
   </si>
   <si>
     <t>Okpara Emeka Sylverster</t>
   </si>
   <si>
-    <t>ND/26/FT/0003</t>
+    <t>25/ND/BAM/0041</t>
   </si>
   <si>
     <t>202550156389AF</t>
   </si>
   <si>
     <t>Onyejieke Chidera</t>
   </si>
   <si>
     <t>ND/25/FT/0013</t>
   </si>
   <si>
     <t>202551395484FA</t>
   </si>
   <si>
     <t>Onyekachi Divine Chinonye</t>
   </si>
   <si>
     <t>ND/26/FT/0018</t>
   </si>
   <si>
     <t>202551071880DA</t>
   </si>
   <si>
     <t>Onyema Chisom Precious</t>
   </si>
   <si>
-    <t>ND/26/FT/0006</t>
+    <t>25/ND/BAM/0044</t>
   </si>
   <si>
     <t>202551353641HF</t>
   </si>
   <si>
     <t>Paul Precious Nmesoma</t>
   </si>
   <si>
     <t>ND/25/FT/0025</t>
   </si>
   <si>
     <t>202551512459JA</t>
   </si>
   <si>
     <t>Uchendu Promise Oluchukwu</t>
   </si>
   <si>
     <t>ND/26/FT/0009</t>
   </si>
   <si>
     <t>202551763700HA</t>
   </si>
   <si>
-    <t>Engineering</t>
-[...2 lines deleted...]
-    <t>Computer Engineering</t>
+    <t>Engineering Technology</t>
+  </si>
+  <si>
+    <t>Computer Engineering Technology</t>
   </si>
   <si>
     <t>ND Computer Engineering</t>
   </si>
   <si>
     <t>Nnah Chinonso Excel</t>
   </si>
   <si>
     <t>ND/25/FT/0016</t>
   </si>
   <si>
     <t>202550184240CA</t>
   </si>
   <si>
     <t>Electrical/Electronic Engineering Technology</t>
   </si>
   <si>
     <t>ND Electrical &amp; Electronic Engineering Technology</t>
   </si>
   <si>
     <t>Bessong Saviour Agbor</t>
   </si>
   <si>
     <t>ND/25/FT/0018</t>
   </si>
   <si>
     <t>202552022364IA</t>
   </si>
   <si>
     <t>Oguejiofor Aaron Chukwubuikem</t>
   </si>
   <si>
     <t>ND/25/FT/0002</t>
   </si>
   <si>
     <t>202551650705IA</t>
   </si>
   <si>
-    <t>Science</t>
+    <t>Science and Industrial Technology</t>
   </si>
   <si>
     <t>Computer Science</t>
   </si>
   <si>
     <t>ND Computer Science</t>
   </si>
   <si>
     <t>Chigbo Chidera Daniel</t>
   </si>
   <si>
     <t>ND/26/FT/0007</t>
   </si>
   <si>
     <t>202551211967DA</t>
   </si>
   <si>
     <t>Edward Micheal Chinedumu</t>
   </si>
   <si>
     <t>ND/25/FT/0020</t>
   </si>
   <si>
     <t>202551708563GF</t>
   </si>
@@ -461,51 +461,51 @@
   <si>
     <t>202551106179BA</t>
   </si>
   <si>
     <t>Ogbonna Vivian Ifebuchechukwu</t>
   </si>
   <si>
     <t>ND/25/FT/0023</t>
   </si>
   <si>
     <t>202550250133BF</t>
   </si>
   <si>
     <t>Ojiofor Precious Amarachi</t>
   </si>
   <si>
     <t>ND/26/FT/0005</t>
   </si>
   <si>
     <t>202550755445HF</t>
   </si>
   <si>
     <t>Okorie Chisom Progress</t>
   </si>
   <si>
-    <t>ND/25/FT/0007</t>
+    <t>25/ND/SLT/0008</t>
   </si>
   <si>
     <t>202551289798JA</t>
   </si>
   <si>
     <t>Oleka Onyinyechi Gift</t>
   </si>
   <si>
     <t>ND/26/FT/0002</t>
   </si>
   <si>
     <t>202550172356GF</t>
   </si>
   <si>
     <t>Suda Praise Apunage</t>
   </si>
   <si>
     <t>ND/25/FT/0026</t>
   </si>
   <si>
     <t>202550160487DF</t>
   </si>
   <si>
     <t>Uzor Michael Enyichukwu</t>
   </si>
@@ -1618,51 +1618,51 @@
       </c>
       <c r="C11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="11">
         <v>1</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="17">
-        <v>84.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="12">
         <v>2</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="18">
         <v>54.375</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="11">
         <v>3</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>34</v>