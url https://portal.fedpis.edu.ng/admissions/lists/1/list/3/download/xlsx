--- v1 (2026-08-04)
+++ v2 (2026-11-03)
@@ -112,51 +112,51 @@
   <si>
     <t>202551582109BF</t>
   </si>
   <si>
     <t>Onyekachi Divine Chinonye</t>
   </si>
   <si>
     <t>ND/26/FT/0018</t>
   </si>
   <si>
     <t>202551071880DA</t>
   </si>
   <si>
     <t>Science and Industrial Technology</t>
   </si>
   <si>
     <t>Science Laboratory Technology</t>
   </si>
   <si>
     <t>ND Science Laboratory Technology</t>
   </si>
   <si>
     <t>Abel Esther Ndubuisi</t>
   </si>
   <si>
-    <t>ND/26/FT/0016</t>
+    <t>25/ND/SLT/0001</t>
   </si>
   <si>
     <t>202551081270BA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>