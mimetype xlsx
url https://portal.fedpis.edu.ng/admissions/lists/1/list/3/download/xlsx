--- v0 (2026-06-20)
+++ v1 (2026-08-04)
@@ -40,111 +40,111 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>FEDERAL POLYTECHNIC NGODO ISUOCHI</t>
   </si>
   <si>
     <t>ADMISSION LIST</t>
   </si>
   <si>
     <t>2025/2026 | Full time - ND | National Diploma</t>
   </si>
   <si>
     <t>Level:</t>
   </si>
   <si>
     <t>ND 1</t>
   </si>
   <si>
     <t>Faculty:</t>
   </si>
   <si>
-    <t>Business and Financial Studies</t>
+    <t>Business and General Studies</t>
   </si>
   <si>
     <t>Department:</t>
   </si>
   <si>
     <t>Business Administration and Management</t>
   </si>
   <si>
     <t>Programme:</t>
   </si>
   <si>
     <t>ND Business Administration and Management</t>
   </si>
   <si>
     <t>Published lists: second list (Mar 24, 2026)</t>
   </si>
   <si>
     <t>S/N</t>
   </si>
   <si>
     <t>Full Name</t>
   </si>
   <si>
     <t>Form Number</t>
   </si>
   <si>
     <t>JAMB Reg. No.</t>
   </si>
   <si>
     <t>Point Earned</t>
   </si>
   <si>
     <t>Cosmas Uchechi Great</t>
   </si>
   <si>
-    <t>ND/25/FT/0012</t>
+    <t>25/ND/BAM/0027</t>
   </si>
   <si>
     <t>202550533826JA</t>
   </si>
   <si>
     <t>Ogbajie Ebubechi Gift</t>
   </si>
   <si>
     <t>ND/26/FT/0017</t>
   </si>
   <si>
     <t>202551582109BF</t>
   </si>
   <si>
     <t>Onyekachi Divine Chinonye</t>
   </si>
   <si>
     <t>ND/26/FT/0018</t>
   </si>
   <si>
     <t>202551071880DA</t>
   </si>
   <si>
-    <t>Science</t>
+    <t>Science and Industrial Technology</t>
   </si>
   <si>
     <t>Science Laboratory Technology</t>
   </si>
   <si>
     <t>ND Science Laboratory Technology</t>
   </si>
   <si>
     <t>Abel Esther Ndubuisi</t>
   </si>
   <si>
     <t>ND/26/FT/0016</t>
   </si>
   <si>
     <t>202551081270BA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>