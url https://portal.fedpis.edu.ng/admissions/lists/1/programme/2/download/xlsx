--- v1 (2026-08-04)
+++ v2 (2026-11-03)
@@ -51,90 +51,90 @@
   <si>
     <t>Level:</t>
   </si>
   <si>
     <t>ND 1</t>
   </si>
   <si>
     <t>Faculty:</t>
   </si>
   <si>
     <t>Business and General Studies</t>
   </si>
   <si>
     <t>Department:</t>
   </si>
   <si>
     <t>Business Administration and Management</t>
   </si>
   <si>
     <t>Programme:</t>
   </si>
   <si>
     <t>ND Business Administration and Management</t>
   </si>
   <si>
-    <t>Published lists: FIRST ADMISSION LIST (Feb 11, 2026), second list (Mar 24, 2026)</t>
+    <t>Published lists: second list (Mar 24, 2026), FIRST ADMISSION LIST (Feb 11, 2026)</t>
   </si>
   <si>
     <t>S/N</t>
   </si>
   <si>
     <t>Full Name</t>
   </si>
   <si>
     <t>Form Number</t>
   </si>
   <si>
     <t>JAMB Reg. No.</t>
   </si>
   <si>
     <t>Point Earned</t>
   </si>
   <si>
     <t>Afor Chisom Smart</t>
   </si>
   <si>
     <t>25/ND/BAM/0024</t>
   </si>
   <si>
     <t>202551078497AF</t>
   </si>
   <si>
     <t>Bassey Grace Abasiama</t>
   </si>
   <si>
     <t>25/ND/BAM/0025</t>
   </si>
   <si>
     <t>202551710973IA</t>
   </si>
   <si>
     <t>Chukwu Chibuihe Glad</t>
   </si>
   <si>
-    <t>ND/25/FT/0011</t>
+    <t>25/ND/BAM/0026</t>
   </si>
   <si>
     <t>202551365623BF</t>
   </si>
   <si>
     <t>Cosmas Uchechi Great</t>
   </si>
   <si>
     <t>25/ND/BAM/0027</t>
   </si>
   <si>
     <t>202550533826JA</t>
   </si>
   <si>
     <t>Francis Okechukwu Martin</t>
   </si>
   <si>
     <t>25/ND/BAM/0028</t>
   </si>
   <si>
     <t>202551717109IF</t>
   </si>
   <si>
     <t>IGBO Sandra Obiageri</t>
   </si>
@@ -144,69 +144,69 @@
   <si>
     <t>202551163458EA</t>
   </si>
   <si>
     <t>Ochim Fidelis Owalum</t>
   </si>
   <si>
     <t>25/ND/BAM/0034</t>
   </si>
   <si>
     <t>202551162778CA</t>
   </si>
   <si>
     <t>Ogbajie Ebubechi Gift</t>
   </si>
   <si>
     <t>ND/26/FT/0017</t>
   </si>
   <si>
     <t>202551582109BF</t>
   </si>
   <si>
     <t>Okereke Chinyere Jacienta</t>
   </si>
   <si>
-    <t>ND/26/FT/0011</t>
+    <t>25/ND/BAM/0037</t>
   </si>
   <si>
     <t>202551735856CA</t>
   </si>
   <si>
     <t>Okereke Dem01</t>
   </si>
   <si>
     <t>ND/25/FT/0001</t>
   </si>
   <si>
     <t>2025517283DEMO</t>
   </si>
   <si>
     <t>Okereke Victory Chizoba</t>
   </si>
   <si>
-    <t>ND/26/FT/0012</t>
+    <t>25/ND/BAM/0039</t>
   </si>
   <si>
     <t>202551725948GF</t>
   </si>
   <si>
     <t>Okpara Emeka Sylverster</t>
   </si>
   <si>
     <t>25/ND/BAM/0041</t>
   </si>
   <si>
     <t>202550156389AF</t>
   </si>
   <si>
     <t>Onyejieke Chidera</t>
   </si>
   <si>
     <t>ND/25/FT/0013</t>
   </si>
   <si>
     <t>202551395484FA</t>
   </si>
   <si>
     <t>Onyekachi Divine Chinonye</t>
   </si>
@@ -935,136 +935,136 @@
       </c>
       <c r="C12" s="14" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="17">
         <v>21.0</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="12">
         <v>2</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="18">
-        <v>54.375</v>
+        <v>18.125</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="11">
         <v>3</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="17">
-        <v>86.0</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="12">
         <v>4</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>27</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E15" s="18">
         <v>52.8889</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="11">
         <v>5</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C16" s="14" t="s">
         <v>30</v>
       </c>
       <c r="D16" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="17">
         <v>57.2083</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="12">
         <v>6</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="18">
-        <v>69.505</v>
+        <v>17.375</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="11">
         <v>7</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="14" t="s">
         <v>36</v>
       </c>
       <c r="D18" s="14" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="17">
-        <v>103.505</v>
+        <v>25.875</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="12">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="18">
         <v>63.4861</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="11">
         <v>9</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>41</v>
@@ -1122,51 +1122,51 @@
       </c>
       <c r="C23" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="18">
         <v>57.3056</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="11">
         <v>13</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="14" t="s">
         <v>54</v>
       </c>
       <c r="D24" s="14" t="s">
         <v>55</v>
       </c>
       <c r="E24" s="17">
-        <v>93.0</v>
+        <v>23.25</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="12">
         <v>14</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="18">
         <v>59.2778</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="11">
         <v>15</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>59</v>