--- v1 (2026-08-04)
+++ v2 (2026-11-03)
@@ -51,153 +51,153 @@
   <si>
     <t>Level:</t>
   </si>
   <si>
     <t>ND 1</t>
   </si>
   <si>
     <t>Faculty:</t>
   </si>
   <si>
     <t>Science and Industrial Technology</t>
   </si>
   <si>
     <t>Department:</t>
   </si>
   <si>
     <t>Science Laboratory Technology</t>
   </si>
   <si>
     <t>Programme:</t>
   </si>
   <si>
     <t>ND Science Laboratory Technology</t>
   </si>
   <si>
-    <t>Published lists: FIRST ADMISSION LIST (Feb 11, 2026), second list (Mar 24, 2026)</t>
+    <t>Published lists: second list (Mar 24, 2026), FIRST ADMISSION LIST (Feb 11, 2026)</t>
   </si>
   <si>
     <t>S/N</t>
   </si>
   <si>
     <t>Full Name</t>
   </si>
   <si>
     <t>Form Number</t>
   </si>
   <si>
     <t>JAMB Reg. No.</t>
   </si>
   <si>
     <t>Point Earned</t>
   </si>
   <si>
     <t>Abel Esther Ndubuisi</t>
   </si>
   <si>
-    <t>ND/26/FT/0016</t>
+    <t>25/ND/SLT/0001</t>
   </si>
   <si>
     <t>202551081270BA</t>
   </si>
   <si>
     <t>Chikwendu Emmanuella Nmasichukwu</t>
   </si>
   <si>
     <t>ND/25/FT/0009</t>
   </si>
   <si>
     <t>202550992268EA</t>
   </si>
   <si>
     <t>Jonah Chidinma Success</t>
   </si>
   <si>
     <t>ND/25/FT/0010</t>
   </si>
   <si>
     <t>202551377248DA</t>
   </si>
   <si>
     <t>Ndubuisi Ogechukwu Juliet</t>
   </si>
   <si>
     <t>ND/25/FT/0019</t>
   </si>
   <si>
     <t>202550997744CA</t>
   </si>
   <si>
     <t>Nwache Chijioke Damian</t>
   </si>
   <si>
     <t>ND/25/FT/0022</t>
   </si>
   <si>
     <t>202551106179BA</t>
   </si>
   <si>
     <t>Ogbonna Vivian Ifebuchechukwu</t>
   </si>
   <si>
-    <t>ND/25/FT/0023</t>
+    <t>25/ND/SLT/0005</t>
   </si>
   <si>
     <t>202550250133BF</t>
   </si>
   <si>
     <t>Ojiofor Precious Amarachi</t>
   </si>
   <si>
-    <t>ND/26/FT/0005</t>
+    <t>25/ND/SLT/025</t>
   </si>
   <si>
     <t>202550755445HF</t>
   </si>
   <si>
     <t>Okorie Chisom Progress</t>
   </si>
   <si>
     <t>25/ND/SLT/0008</t>
   </si>
   <si>
     <t>202551289798JA</t>
   </si>
   <si>
     <t>Oleka Onyinyechi Gift</t>
   </si>
   <si>
-    <t>ND/26/FT/0002</t>
+    <t>25/ND/SLT/0009</t>
   </si>
   <si>
     <t>202550172356GF</t>
   </si>
   <si>
     <t>Suda Praise Apunage</t>
   </si>
   <si>
-    <t>ND/25/FT/0026</t>
+    <t>25/ND/SLT/0010</t>
   </si>
   <si>
     <t>202550160487DF</t>
   </si>
   <si>
     <t>Uzor Michael Enyichukwu</t>
   </si>
   <si>
     <t>ND/26/FT/0008</t>
   </si>
   <si>
     <t>202550283528FA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -881,153 +881,153 @@
       </c>
       <c r="C12" s="14" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="17">
         <v>54.5694</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="12">
         <v>2</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="18">
-        <v>86.0</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="11">
         <v>3</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="17">
         <v>18.375</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="12">
         <v>4</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>27</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E15" s="18">
-        <v>71.0</v>
+        <v>17.75</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="11">
         <v>5</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C16" s="14" t="s">
         <v>30</v>
       </c>
       <c r="D16" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="17">
-        <v>79.505</v>
+        <v>19.875</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="12">
         <v>6</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="18">
-        <v>101.542</v>
+        <v>58.2917</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="11">
         <v>7</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="14" t="s">
         <v>36</v>
       </c>
       <c r="D18" s="14" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="17">
         <v>59.8194</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="12">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>39</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="18">
-        <v>89.0</v>
+        <v>22.25</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="11">
         <v>9</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="14" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="14" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="17">
         <v>96.9583</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="12">
         <v>10</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>44</v>