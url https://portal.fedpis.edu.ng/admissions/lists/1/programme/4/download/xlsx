--- v1 (2026-08-04)
+++ v2 (2026-11-03)
@@ -51,81 +51,81 @@
   <si>
     <t>Level:</t>
   </si>
   <si>
     <t>ND 1</t>
   </si>
   <si>
     <t>Faculty:</t>
   </si>
   <si>
     <t>Science and Industrial Technology</t>
   </si>
   <si>
     <t>Department:</t>
   </si>
   <si>
     <t>Computer Science</t>
   </si>
   <si>
     <t>Programme:</t>
   </si>
   <si>
     <t>ND Computer Science</t>
   </si>
   <si>
-    <t>Published lists: FIRST ADMISSION LIST (Feb 11, 2026), second list (Mar 24, 2026)</t>
+    <t>Published lists: second list (Mar 24, 2026), FIRST ADMISSION LIST (Feb 11, 2026)</t>
   </si>
   <si>
     <t>S/N</t>
   </si>
   <si>
     <t>Full Name</t>
   </si>
   <si>
     <t>Form Number</t>
   </si>
   <si>
     <t>JAMB Reg. No.</t>
   </si>
   <si>
     <t>Point Earned</t>
   </si>
   <si>
     <t>Chigbo Chidera Daniel</t>
   </si>
   <si>
-    <t>ND/26/FT/0007</t>
+    <t>25/ND/CPS/0015</t>
   </si>
   <si>
     <t>202551211967DA</t>
   </si>
   <si>
     <t>Edward Micheal Chinedumu</t>
   </si>
   <si>
-    <t>ND/25/FT/0020</t>
+    <t>25/ND/CPS/0016</t>
   </si>
   <si>
     <t>202551708563GF</t>
   </si>
   <si>
     <t>Ejiogu Uzodimma Emmanuel</t>
   </si>
   <si>
     <t>ND/26/FT/0015</t>
   </si>
   <si>
     <t>202551354607JA</t>
   </si>
   <si>
     <t>Iwe Chinaemerem Victor</t>
   </si>
   <si>
     <t>ND/25/FT/0015</t>
   </si>
   <si>
     <t>202551278969IF</t>
   </si>
   <si>
     <t>Ogechukwu Lucky Nzubechi</t>
   </si>
@@ -845,51 +845,51 @@
       </c>
       <c r="C12" s="14" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="17">
         <v>29.0694</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="12">
         <v>2</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="18">
-        <v>105.505</v>
+        <v>26.375</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="11">
         <v>3</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="17">
         <v>57.5278</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="12">
         <v>4</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>26</v>
@@ -913,68 +913,68 @@
       </c>
       <c r="C16" s="14" t="s">
         <v>30</v>
       </c>
       <c r="D16" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="17">
         <v>52.4722</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="12">
         <v>6</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="18">
-        <v>87.0</v>
+        <v>21.75</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="13">
         <v>7</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="16" t="s">
         <v>36</v>
       </c>
       <c r="D18" s="16" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="19">
-        <v>92.0</v>
+        <v>23.0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:E18"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A4:E4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.35" right="0.35" top="0.45" bottom="0.45" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 