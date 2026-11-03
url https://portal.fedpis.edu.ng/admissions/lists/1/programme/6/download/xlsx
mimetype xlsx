--- v1 (2026-08-04)
+++ v2 (2026-11-03)
@@ -51,72 +51,72 @@
   <si>
     <t>Level:</t>
   </si>
   <si>
     <t>ND 1</t>
   </si>
   <si>
     <t>Faculty:</t>
   </si>
   <si>
     <t>Engineering Technology</t>
   </si>
   <si>
     <t>Department:</t>
   </si>
   <si>
     <t>Computer Engineering Technology</t>
   </si>
   <si>
     <t>Programme:</t>
   </si>
   <si>
     <t>ND Computer Engineering</t>
   </si>
   <si>
-    <t>Published lists: FIRST ADMISSION LIST (Feb 11, 2026), second list (Mar 24, 2026)</t>
+    <t>Published lists: second list (Mar 24, 2026), FIRST ADMISSION LIST (Feb 11, 2026)</t>
   </si>
   <si>
     <t>S/N</t>
   </si>
   <si>
     <t>Full Name</t>
   </si>
   <si>
     <t>Form Number</t>
   </si>
   <si>
     <t>JAMB Reg. No.</t>
   </si>
   <si>
     <t>Point Earned</t>
   </si>
   <si>
     <t>Nnah Chinonso Excel</t>
   </si>
   <si>
-    <t>ND/25/FT/0016</t>
+    <t>25/ND/CPE/0025</t>
   </si>
   <si>
     <t>202550184240CA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>