--- v0 (2026-06-20)
+++ v1 (2026-08-04)
@@ -36,51 +36,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>FEDERAL POLYTECHNIC NGODO ISUOCHI</t>
   </si>
   <si>
     <t>ADMISSION LIST</t>
   </si>
   <si>
     <t>2025/2026 | Full time - ND | National Diploma</t>
   </si>
   <si>
     <t>Level:</t>
   </si>
   <si>
     <t>ND 1</t>
   </si>
   <si>
     <t>Faculty:</t>
   </si>
   <si>
-    <t>Engineering</t>
+    <t>Engineering Technology</t>
   </si>
   <si>
     <t>Department:</t>
   </si>
   <si>
     <t>Electrical/Electronic Engineering Technology</t>
   </si>
   <si>
     <t>Programme:</t>
   </si>
   <si>
     <t>ND Electrical &amp; Electronic Engineering Technology</t>
   </si>
   <si>
     <t>Published lists: FIRST ADMISSION LIST (Feb 11, 2026), second list (Mar 24, 2026)</t>
   </si>
   <si>
     <t>S/N</t>
   </si>
   <si>
     <t>Full Name</t>
   </si>
   <si>
     <t>Form Number</t>
   </si>