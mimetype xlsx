--- v1 (2026-08-04)
+++ v2 (2026-11-03)
@@ -51,51 +51,51 @@
   <si>
     <t>Level:</t>
   </si>
   <si>
     <t>ND 1</t>
   </si>
   <si>
     <t>Faculty:</t>
   </si>
   <si>
     <t>Engineering Technology</t>
   </si>
   <si>
     <t>Department:</t>
   </si>
   <si>
     <t>Electrical/Electronic Engineering Technology</t>
   </si>
   <si>
     <t>Programme:</t>
   </si>
   <si>
     <t>ND Electrical &amp; Electronic Engineering Technology</t>
   </si>
   <si>
-    <t>Published lists: FIRST ADMISSION LIST (Feb 11, 2026), second list (Mar 24, 2026)</t>
+    <t>Published lists: second list (Mar 24, 2026), FIRST ADMISSION LIST (Feb 11, 2026)</t>
   </si>
   <si>
     <t>S/N</t>
   </si>
   <si>
     <t>Full Name</t>
   </si>
   <si>
     <t>Form Number</t>
   </si>
   <si>
     <t>JAMB Reg. No.</t>
   </si>
   <si>
     <t>Point Earned</t>
   </si>
   <si>
     <t>Bessong Saviour Agbor</t>
   </si>
   <si>
     <t>ND/25/FT/0018</t>
   </si>
   <si>
     <t>202552022364IA</t>
   </si>
@@ -771,68 +771,68 @@
       </c>
       <c r="C11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="10">
         <v>1</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="14">
-        <v>74.505</v>
+        <v>18.625</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="11">
         <v>2</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="15">
-        <v>71.0</v>
+        <v>17.75</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:E13"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A4:E4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.35" right="0.35" top="0.45" bottom="0.45" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 